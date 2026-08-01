--- v1 (2026-03-23)
+++ v2 (2026-08-01)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="21A04054" w14:textId="6A91A1B9" w:rsidR="00F8173A" w:rsidRPr="00E4662E" w:rsidRDefault="00DC07F3" w:rsidP="0083159D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2175"/>
         </w:tabs>
         <w:spacing w:before="200" w:after="200"/>
       </w:pPr>
       <w:r w:rsidRPr="00E4662E">
         <w:t xml:space="preserve">Review article / Technical article / </w:t>
       </w:r>
       <w:r w:rsidR="003375CD" w:rsidRPr="00E4662E">
         <w:t>Commentary</w:t>
       </w:r>
       <w:r w:rsidR="00F8173A" w:rsidRPr="00E4662E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00573610">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00573610" w:rsidRPr="00573610">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(choose one)</w:t>
@@ -96,85 +96,75 @@
             <w:r w:rsidRPr="00DC07F3">
               <w:t>Insert Manuscript Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0032F54A" w14:textId="77777777" w:rsidR="00F8173A" w:rsidRDefault="00F8173A" w:rsidP="00F8173A">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6229"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A5117CE" w14:textId="01FA9F07" w:rsidR="00CF5756" w:rsidRDefault="00DC07F3" w:rsidP="003375CD">
+    <w:p w14:paraId="7A5117CE" w14:textId="22250502" w:rsidR="00CF5756" w:rsidRDefault="00DC07F3" w:rsidP="003375CD">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6229"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5A53">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>First Author</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E722E2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E722E2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="004B5A53" w:rsidRPr="00E722E2">
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:drawing>
@@ -223,51 +213,51 @@
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684D0D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E42E7D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Second</w:t>
       </w:r>
       <w:r w:rsidR="00E42E7D" w:rsidRPr="0083159D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Author </w:t>
+        <w:t xml:space="preserve"> Author</w:t>
       </w:r>
       <w:r w:rsidR="00E42E7D" w:rsidRPr="00E722E2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00E42E7D" w:rsidRPr="00E722E2">
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DDB778C" wp14:editId="57860F66">
             <wp:extent cx="113398" cy="113411"/>
             <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
             <wp:docPr id="100288950" name="Image 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -296,51 +286,51 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00E42E7D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E42E7D">
         <w:rPr>
           <w:rStyle w:val="FollowedHyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0083159D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">and Third Author </w:t>
+        <w:t>and Third Author</w:t>
       </w:r>
       <w:r w:rsidRPr="0083159D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00684D0D" w:rsidRPr="00A71F7D">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="04633C"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58391422" wp14:editId="00B15807">
             <wp:extent cx="113398" cy="113411"/>
             <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
             <wp:docPr id="1070302043" name="Image 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -527,132 +517,133 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Affiliation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7572462B" w14:textId="77777777" w:rsidR="008E1EB4" w:rsidRDefault="008E1EB4" w:rsidP="00FA54DC"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6634"/>
         <w:gridCol w:w="453"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F8173A" w14:paraId="1FB3DF19" w14:textId="77777777" w:rsidTr="0028181A">
+      <w:tr w:rsidR="00F8173A" w14:paraId="1FB3DF19" w14:textId="77777777" w:rsidTr="007C703B">
         <w:trPr>
           <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3441" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1E394435" w14:textId="4EE62C03" w:rsidR="00D03E8A" w:rsidRPr="0028181A" w:rsidRDefault="0026285A" w:rsidP="0028181A">
+          <w:p w14:paraId="1E394435" w14:textId="4EE62C03" w:rsidR="00D03E8A" w:rsidRPr="0028181A" w:rsidRDefault="0026285A" w:rsidP="007C703B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028181A">
               <w:rPr>
                 <w:spacing w:val="40"/>
               </w:rPr>
               <w:t>ABSTRACT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="15FA64CC" w14:textId="77777777" w:rsidR="00F8173A" w:rsidRPr="0028181A" w:rsidRDefault="00F8173A" w:rsidP="0028181A">
+          <w:p w14:paraId="15FA64CC" w14:textId="77777777" w:rsidR="00F8173A" w:rsidRPr="0028181A" w:rsidRDefault="00F8173A" w:rsidP="007C703B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="41F99AC9" w14:textId="278E5445" w:rsidR="00D03E8A" w:rsidRPr="0028181A" w:rsidRDefault="0026285A" w:rsidP="0028181A">
+          <w:p w14:paraId="41F99AC9" w14:textId="278E5445" w:rsidR="00D03E8A" w:rsidRPr="0028181A" w:rsidRDefault="0026285A" w:rsidP="007C703B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028181A">
               <w:rPr>
                 <w:spacing w:val="40"/>
               </w:rPr>
               <w:t>ARTICLE INFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8173A" w:rsidRPr="00D03E8A" w14:paraId="3E917B73" w14:textId="77777777" w:rsidTr="009F4AA4">
+      <w:tr w:rsidR="00F8173A" w:rsidRPr="00D03E8A" w14:paraId="3E917B73" w14:textId="77777777" w:rsidTr="0082467F">
         <w:trPr>
           <w:trHeight w:val="4801"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3441" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52827FE6" w14:textId="54B25A43" w:rsidR="00F8173A" w:rsidRPr="00E42E7D" w:rsidRDefault="00DC07F3" w:rsidP="00F8173A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E42E7D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Insert Abstract</w:t>
@@ -2881,91 +2872,91 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Formulas should fit into the formula box appropriately, If the formulas are numbered, then the numbers need to be sequential. If the equation is text equation, please also put it into a formula box, e.g., Equation (2) see below</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8312" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7792"/>
         <w:gridCol w:w="520"/>
       </w:tblGrid>
       <w:tr w:rsidR="008A4AA3" w:rsidRPr="003827A7" w14:paraId="526F47E0" w14:textId="77777777" w:rsidTr="00850472">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FF7000C" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRPr="0006500D" w:rsidRDefault="002C28A3" w:rsidP="00850472">
+          <w:p w14:paraId="5FF7000C" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRPr="0006500D" w:rsidRDefault="00A61FA4" w:rsidP="00850472">
             <w:pPr>
               <w:pStyle w:val="MDPI39equation"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C28A3">
+            <w:r w:rsidRPr="00A61FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:snapToGrid/>
                 <w:position w:val="-26"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:object w:dxaOrig="1740" w:dyaOrig="580" w14:anchorId="017DE89C">
+              <w:object w:dxaOrig="1740" w:dyaOrig="580" w14:anchorId="20F83BA3">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:87.8pt;height:27.7pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="" fillcolor="window">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:87.35pt;height:27.5pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="" fillcolor="window">
                   <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1832480067" r:id="rId17"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1846677699" r:id="rId17"/>
               </w:object>
             </w:r>
             <w:r w:rsidR="008A4AA3" w:rsidRPr="0006500D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21C9B69C" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRPr="003827A7" w:rsidRDefault="008A4AA3" w:rsidP="00850472">
             <w:pPr>
               <w:pStyle w:val="MDPI3aequationnumber"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
@@ -3668,364 +3659,372 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Supplementary file 1: File title. File description (DOI: xxxxxxxxx)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A2C4B7" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRPr="00637179" w:rsidRDefault="008A4AA3" w:rsidP="008A4AA3">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E236D3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Supplementary file 2: File title. File description (DOI: xxxxxxxxx)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F4A3B6" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRPr="004E2118" w:rsidRDefault="008A4AA3" w:rsidP="008A4AA3">
+    <w:p w14:paraId="09D5F402" w14:textId="77777777" w:rsidR="0003359F" w:rsidRPr="004E2118" w:rsidRDefault="0003359F" w:rsidP="0003359F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Acknowledgments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFEA52D" w14:textId="77777777" w:rsidR="0003359F" w:rsidRPr="002A1477" w:rsidRDefault="0003359F" w:rsidP="0003359F">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1477">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(Optional) Insert statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17139A63" w14:textId="77777777" w:rsidR="0003359F" w:rsidRPr="004E2118" w:rsidRDefault="0003359F" w:rsidP="0003359F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>AUTHOR CONTRIBUTIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14EBE4C4" w14:textId="303E78D1" w:rsidR="00C12405" w:rsidRPr="001C3D47" w:rsidRDefault="00C12405" w:rsidP="00C12405">
+    <w:p w14:paraId="66167A64" w14:textId="77777777" w:rsidR="0003359F" w:rsidRPr="002A1477" w:rsidRDefault="0003359F" w:rsidP="0003359F">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001C3D47">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1477">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>Example</w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>REQUIRED</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1477">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB71E2A" w14:textId="49531F7D" w:rsidR="00C12405" w:rsidRDefault="00C12405" w:rsidP="00C12405">
-      <w:pPr>
+    <w:p w14:paraId="07623189" w14:textId="77777777" w:rsidR="0003359F" w:rsidRPr="002A1477" w:rsidRDefault="0003359F" w:rsidP="0003359F">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="120"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1477">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(EXAMPLE) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1477">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Author name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1477">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conceptualisation: Developed the overarching themes and objectives of the review. Methodology: Designed the review framework and criteria for literature selection. Writing – Original Draft: Wrote the initial manuscript draft, including key sections. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1477">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Author name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1477">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Literature Review: Conducted a comprehensive search and analysis of relevant literature. Writing – Review &amp; Editing: Contributed to the revision of the manuscript, focusing on clarity and coherence. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1477">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Author name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1477">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">initial manuscript draft, including key sections. </w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Data Curation: Organized and synthesised data from selected studies for inclusion in the review. Writing – Review &amp; Editing: Assisted in editing and refining the final manuscript, ensuring accuracy and completeness. Supervision – Supervised the study. All authors have read and approved the final version of the manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0D0121" w14:textId="77777777" w:rsidR="00C12405" w:rsidRDefault="00C12405" w:rsidP="00C12405">
-      <w:pPr>
+    <w:p w14:paraId="5D131B20" w14:textId="77777777" w:rsidR="0003359F" w:rsidRPr="004E2118" w:rsidRDefault="0003359F" w:rsidP="0003359F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91224">
+        <w:t>COMPETING INTERESTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410489F8" w14:textId="77777777" w:rsidR="0003359F" w:rsidRPr="002A1477" w:rsidRDefault="0003359F" w:rsidP="0003359F">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="120"/>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002A1477">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>REQUIRED</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1477">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t xml:space="preserve">: Literature Review: Conducted a comprehensive search and analysis of relevant literature. Writing – Review &amp; Editing: Contributed to the revision of the manuscript, focusing on clarity and coherence. </w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>) Insert statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF140F5" w14:textId="77777777" w:rsidR="00C12405" w:rsidRPr="004E2118" w:rsidRDefault="00C12405" w:rsidP="00C12405">
-      <w:pPr>
+    <w:p w14:paraId="662DC5C9" w14:textId="77777777" w:rsidR="0003359F" w:rsidRPr="004E2118" w:rsidRDefault="0003359F" w:rsidP="0003359F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91224">
+        <w:t>DATA ACCESSIBILITY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05098FEF" w14:textId="77777777" w:rsidR="0003359F" w:rsidRPr="002A1477" w:rsidRDefault="0003359F" w:rsidP="0003359F">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="120"/>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002A1477">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>REQUIRED</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1477">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...48 lines deleted...]
-        <w:t>approved the final version of the manuscript.</w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>) Insert statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A177EF0" w14:textId="77777777" w:rsidR="003B3B59" w:rsidRPr="004E2118" w:rsidRDefault="003B3B59" w:rsidP="003B3B59">
+    <w:p w14:paraId="5AE3641E" w14:textId="77777777" w:rsidR="0003359F" w:rsidRDefault="0003359F" w:rsidP="0003359F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F91224">
-        <w:t>COMPETING INTERESTS</w:t>
+        <w:t>ETHICAL APPROVAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024B4BBD" w14:textId="77777777" w:rsidR="00AB7DFE" w:rsidRDefault="00AB7DFE" w:rsidP="00AB7DFE">
-      <w:pPr>
+    <w:p w14:paraId="6084B7C0" w14:textId="77777777" w:rsidR="0003359F" w:rsidRPr="002A1477" w:rsidRDefault="0003359F" w:rsidP="0003359F">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="120"/>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C12405">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="002A1477">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Insert statement</w:t>
+        <w:t>(Optional) Insert statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DA271C" w14:textId="77777777" w:rsidR="003B3B59" w:rsidRPr="004E2118" w:rsidRDefault="003B3B59" w:rsidP="003B3B59">
+    <w:p w14:paraId="5E8A2D52" w14:textId="77777777" w:rsidR="0003359F" w:rsidRDefault="0003359F" w:rsidP="0003359F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F91224">
-        <w:t>DATA ACCESSIBILITY</w:t>
+      <w:r w:rsidRPr="007C4008">
+        <w:t>Editorial Independence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461B3511" w14:textId="77777777" w:rsidR="003B3B59" w:rsidRDefault="003B3B59" w:rsidP="003B3B59">
-      <w:pPr>
+    <w:p w14:paraId="75F98431" w14:textId="77777777" w:rsidR="0003359F" w:rsidRPr="002A1477" w:rsidRDefault="0003359F" w:rsidP="0003359F">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="120"/>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C12405">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="002A1477">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Insert statement</w:t>
+        <w:t>(Optional) Insert statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCF9A21" w14:textId="77777777" w:rsidR="003B3B59" w:rsidRDefault="003B3B59" w:rsidP="003B3B59">
+    <w:p w14:paraId="0051511A" w14:textId="77777777" w:rsidR="0003359F" w:rsidRPr="004E2118" w:rsidRDefault="0003359F" w:rsidP="0003359F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F91224">
-        <w:t>ETHICAL APPROVAL</w:t>
+      <w:r w:rsidRPr="004E2118">
+        <w:t>FUNDING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6358AC5E" w14:textId="77777777" w:rsidR="003B3B59" w:rsidRPr="00F91224" w:rsidRDefault="003B3B59" w:rsidP="003B3B59">
-      <w:pPr>
+    <w:p w14:paraId="4AA10B51" w14:textId="77777777" w:rsidR="0003359F" w:rsidRPr="002A1477" w:rsidRDefault="0003359F" w:rsidP="0003359F">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="120"/>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C12405">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="002A1477">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Insert statement</w:t>
-[...29 lines deleted...]
-        <w:t>Insert statement</w:t>
+        <w:t>(Optional) Insert statement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43AC84FE" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRPr="00E236D3" w:rsidRDefault="008A4AA3" w:rsidP="008A4AA3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E236D3">
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C76DF63" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRPr="00142776" w:rsidRDefault="008A4AA3" w:rsidP="00C07B7B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00142776">
         <w:t>All reference citations from the main text must be listed at the end of the text file, in alphabetical order of authors’ surnames. This journal uses the Harvard system – see below for examples of how to format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0764AE03" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRPr="00142776" w:rsidRDefault="008A4AA3" w:rsidP="00C07B7B">
       <w:pPr>
         <w:pStyle w:val="1"/>
@@ -4162,50 +4161,51 @@
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A23EAF0" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRPr="00142776" w:rsidRDefault="008A4AA3" w:rsidP="00C07B7B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00142776">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Conference papers:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EF8C0D1" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRPr="00142776" w:rsidRDefault="008A4AA3" w:rsidP="00C07B7B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00142776">
         <w:t>Author, A Year Title of chapter. In: Title of conference proceedings, location, date, pp. page.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="580A04A4" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRPr="00142776" w:rsidRDefault="008A4AA3" w:rsidP="00C07B7B">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1360E504" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRPr="00142776" w:rsidRDefault="008A4AA3" w:rsidP="00C07B7B">
@@ -4617,70 +4617,70 @@
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="60" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008A4AA3" w:rsidRPr="008A4AA3" w:rsidSect="00C46298">
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="953" w:right="1134" w:bottom="953" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="2"/>
       <w:cols w:space="288"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52951D79" w14:textId="77777777" w:rsidR="002C28A3" w:rsidRDefault="002C28A3">
+    <w:p w14:paraId="30C0FC48" w14:textId="77777777" w:rsidR="00A61FA4" w:rsidRDefault="00A61FA4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FFD2E58" w14:textId="77777777" w:rsidR="002C28A3" w:rsidRDefault="002C28A3">
+    <w:p w14:paraId="37C9FB20" w14:textId="77777777" w:rsidR="00A61FA4" w:rsidRDefault="00A61FA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
@@ -4706,80 +4706,79 @@
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="420024FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="559904951"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="4D3F1086" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRDefault="008A4AA3" w:rsidP="003439E3">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -4800,51 +4799,51 @@
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0769B262" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRDefault="008A4AA3" w:rsidP="003E18A7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1583254227"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="12AAF260" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRDefault="008A4AA3" w:rsidP="005A423E">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -4865,51 +4864,51 @@
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4321152E" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRDefault="008A4AA3" w:rsidP="00B56FF1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1306"/>
       <w:gridCol w:w="2096"/>
       <w:gridCol w:w="6237"/>
     </w:tblGrid>
     <w:tr w:rsidR="008A4AA3" w14:paraId="5B10CC0E" w14:textId="77777777" w:rsidTr="000F279D">
       <w:tc>
@@ -5079,51 +5078,51 @@
             <w:t>{leave blank}</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6237" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="13F9B373" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRDefault="008A4AA3" w:rsidP="00D03E8A">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7CA1E1E7" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRDefault="008A4AA3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1325868675"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="1A91E3EC" w14:textId="5EAF9AC0" w:rsidR="003439E3" w:rsidRDefault="003439E3" w:rsidP="007A09F0">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -5144,51 +5143,51 @@
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1A2B787B" w14:textId="77777777" w:rsidR="003439E3" w:rsidRDefault="003439E3" w:rsidP="00B56FF1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1306"/>
       <w:gridCol w:w="2096"/>
       <w:gridCol w:w="6237"/>
     </w:tblGrid>
     <w:tr w:rsidR="008A4AA3" w14:paraId="10CC6EB3" w14:textId="77777777" w:rsidTr="000F279D">
       <w:tc>
@@ -5371,69 +5370,69 @@
             <w:t>Caravel Press</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6237" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="713155A0" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRDefault="008A4AA3" w:rsidP="00D03E8A">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2A2CA22F" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRDefault="008A4AA3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BA8E5D0" w14:textId="77777777" w:rsidR="002C28A3" w:rsidRDefault="002C28A3">
+    <w:p w14:paraId="0787D20A" w14:textId="77777777" w:rsidR="00A61FA4" w:rsidRDefault="00A61FA4">
       <w:bookmarkStart w:id="0" w:name="_Hlk166601040"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5385619E" w14:textId="77777777" w:rsidR="002C28A3" w:rsidRDefault="002C28A3">
+    <w:p w14:paraId="6990404C" w14:textId="77777777" w:rsidR="00A61FA4" w:rsidRDefault="00A61FA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4673"/>
       <w:gridCol w:w="4956"/>
     </w:tblGrid>
     <w:tr w:rsidR="008A4AA3" w:rsidRPr="00B56FF1" w14:paraId="3A305588" w14:textId="77777777" w:rsidTr="00CD5678">
       <w:trPr>
         <w:trHeight w:val="57"/>
@@ -5481,51 +5480,51 @@
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:eastAsia="zh-CN"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B56FF1">
             <w:rPr>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>Artificial Intelligence for Sustainable Cities (2026) 23–37</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6B4E2097" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRDefault="008A4AA3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0AF83B00" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRDefault="008A4AA3" w:rsidP="009D4056">
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4673"/>
@@ -5618,51 +5617,51 @@
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="60D8633A" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRPr="00705C39" w:rsidRDefault="008A4AA3" w:rsidP="003E18A7">
     <w:pPr>
       <w:pStyle w:val="Text"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D9D4325" w14:textId="1D9638DD" w:rsidR="008A4AA3" w:rsidRPr="001E336E" w:rsidRDefault="009B273B" w:rsidP="00FA54DC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009B273B">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Research and Reviews in Sustainability</w:t>
     </w:r>
     <w:r w:rsidR="008A4AA3" w:rsidRPr="001E336E">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -5810,107 +5809,107 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="130" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="24C6C37D" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRPr="00C6169F" w:rsidRDefault="008A4AA3" w:rsidP="00FA54DC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1400" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
         <w:p w14:paraId="784658B1" w14:textId="20350CF2" w:rsidR="008A4AA3" w:rsidRPr="00C6169F" w:rsidRDefault="00F45157" w:rsidP="00FA54DC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r w:rsidRPr="00903CD7">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E3E5A83" wp14:editId="762386C3">
-                <wp:extent cx="765110" cy="1019703"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E3E5A83" wp14:editId="14293F62">
+                <wp:extent cx="765110" cy="1019702"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1130206039" name="Picture 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1130206039" name="Picture 1"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="765110" cy="1019703"/>
+                          <a:ext cx="765110" cy="1019702"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="008A4AA3" w14:paraId="1489C4B6" w14:textId="77777777" w:rsidTr="00287708">
       <w:trPr>
         <w:trHeight w:val="440"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1401" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
         <w:p w14:paraId="5900D5BC" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRDefault="008A4AA3" w:rsidP="008E1EB4">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r w:rsidRPr="00C6169F">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D78F6B4" wp14:editId="393AF921">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D78F6B4" wp14:editId="0CF07C53">
                 <wp:extent cx="838200" cy="838200"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1962326412" name="Picture 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1962326412" name="Picture 1"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId2"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="838200" cy="838200"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
@@ -6208,51 +6207,51 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5488" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="149DE014" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRPr="00C6169F" w:rsidRDefault="008A4AA3" w:rsidP="00FA54DC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="237B2ABD" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRDefault="008A4AA3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54E2D035" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRPr="001E336E" w:rsidRDefault="008A4AA3" w:rsidP="00FA54DC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001E336E">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Research and Reviews in Sustainability</w:t>
     </w:r>
     <w:r w:rsidRPr="001E336E">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -6783,51 +6782,51 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5488" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="59BAFB0A" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRPr="00C6169F" w:rsidRDefault="008A4AA3" w:rsidP="00FA54DC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5683A64A" w14:textId="77777777" w:rsidR="008A4AA3" w:rsidRDefault="008A4AA3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="1">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2E085744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="144" w:legacyIndent="144"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:legacy w:legacy="1" w:legacySpace="144" w:legacyIndent="144"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
       <w:legacy w:legacy="1" w:legacySpace="144" w:legacyIndent="144"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -9709,152 +9708,157 @@
   <w:num w:numId="38" w16cid:durableId="819541828">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="954825209">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1331252842">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="415784551">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="848909296">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1295217899">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="30888152">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="126"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="124"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="204"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0056403D"/>
     <w:rsid w:val="00000DF2"/>
     <w:rsid w:val="00010A43"/>
     <w:rsid w:val="00013C82"/>
+    <w:rsid w:val="00014FB0"/>
     <w:rsid w:val="000165CD"/>
     <w:rsid w:val="00025BB3"/>
+    <w:rsid w:val="0003359F"/>
     <w:rsid w:val="000345B6"/>
     <w:rsid w:val="00036D4F"/>
     <w:rsid w:val="000455D7"/>
     <w:rsid w:val="00045B31"/>
+    <w:rsid w:val="00046A02"/>
     <w:rsid w:val="000478B6"/>
     <w:rsid w:val="00052351"/>
     <w:rsid w:val="00062210"/>
     <w:rsid w:val="00062365"/>
     <w:rsid w:val="0006282B"/>
     <w:rsid w:val="0006500D"/>
     <w:rsid w:val="0007540E"/>
     <w:rsid w:val="00082164"/>
     <w:rsid w:val="00083C85"/>
     <w:rsid w:val="00086359"/>
     <w:rsid w:val="0008706F"/>
     <w:rsid w:val="00091706"/>
     <w:rsid w:val="000949B4"/>
     <w:rsid w:val="000B38BE"/>
     <w:rsid w:val="000B446E"/>
     <w:rsid w:val="000B56CD"/>
     <w:rsid w:val="000D547C"/>
     <w:rsid w:val="000D5517"/>
     <w:rsid w:val="000D74C6"/>
     <w:rsid w:val="000E30B1"/>
     <w:rsid w:val="000E3BAA"/>
     <w:rsid w:val="000F279D"/>
     <w:rsid w:val="000F4492"/>
     <w:rsid w:val="000F44C9"/>
     <w:rsid w:val="000F593A"/>
     <w:rsid w:val="00100308"/>
     <w:rsid w:val="0010107E"/>
     <w:rsid w:val="0010257A"/>
     <w:rsid w:val="001051BA"/>
     <w:rsid w:val="001136FE"/>
     <w:rsid w:val="0011641C"/>
     <w:rsid w:val="00116A36"/>
     <w:rsid w:val="001243DD"/>
     <w:rsid w:val="0013284A"/>
     <w:rsid w:val="00137F29"/>
     <w:rsid w:val="00140087"/>
     <w:rsid w:val="00140838"/>
     <w:rsid w:val="00141338"/>
     <w:rsid w:val="00142776"/>
+    <w:rsid w:val="00152112"/>
     <w:rsid w:val="0015423D"/>
     <w:rsid w:val="00154BED"/>
     <w:rsid w:val="00155AF5"/>
     <w:rsid w:val="001647C6"/>
     <w:rsid w:val="001708F5"/>
     <w:rsid w:val="00172B62"/>
     <w:rsid w:val="00174886"/>
     <w:rsid w:val="00182209"/>
     <w:rsid w:val="00186552"/>
     <w:rsid w:val="00186CB5"/>
     <w:rsid w:val="001945DC"/>
     <w:rsid w:val="0019599A"/>
     <w:rsid w:val="001A5738"/>
     <w:rsid w:val="001A57C6"/>
     <w:rsid w:val="001A5FC3"/>
     <w:rsid w:val="001B1708"/>
     <w:rsid w:val="001B2A87"/>
     <w:rsid w:val="001B5A9F"/>
+    <w:rsid w:val="001B649A"/>
     <w:rsid w:val="001B7449"/>
     <w:rsid w:val="001C014A"/>
     <w:rsid w:val="001C24EC"/>
     <w:rsid w:val="001C3D47"/>
     <w:rsid w:val="001C69F7"/>
     <w:rsid w:val="001C72A2"/>
     <w:rsid w:val="001C78C1"/>
     <w:rsid w:val="001D1D75"/>
     <w:rsid w:val="001D3430"/>
     <w:rsid w:val="001D4657"/>
     <w:rsid w:val="001E336E"/>
     <w:rsid w:val="001F3259"/>
     <w:rsid w:val="001F3833"/>
     <w:rsid w:val="001F5345"/>
     <w:rsid w:val="001F7203"/>
     <w:rsid w:val="001F7784"/>
     <w:rsid w:val="00202A87"/>
     <w:rsid w:val="002115BD"/>
     <w:rsid w:val="00211849"/>
     <w:rsid w:val="00222F35"/>
     <w:rsid w:val="002355E4"/>
     <w:rsid w:val="00240028"/>
     <w:rsid w:val="0025198E"/>
     <w:rsid w:val="00255F13"/>
     <w:rsid w:val="00260194"/>
@@ -9964,84 +9968,87 @@
     <w:rsid w:val="004B1CAF"/>
     <w:rsid w:val="004B40F7"/>
     <w:rsid w:val="004B4ED0"/>
     <w:rsid w:val="004B5A53"/>
     <w:rsid w:val="004B696B"/>
     <w:rsid w:val="004C388D"/>
     <w:rsid w:val="004C4D65"/>
     <w:rsid w:val="004C4D8F"/>
     <w:rsid w:val="004D0E4C"/>
     <w:rsid w:val="004D0FB5"/>
     <w:rsid w:val="004D4C80"/>
     <w:rsid w:val="004E2118"/>
     <w:rsid w:val="004E43BC"/>
     <w:rsid w:val="004F5EBD"/>
     <w:rsid w:val="004F6315"/>
     <w:rsid w:val="004F7983"/>
     <w:rsid w:val="004F7FA5"/>
     <w:rsid w:val="00501513"/>
     <w:rsid w:val="005021C5"/>
     <w:rsid w:val="0051158B"/>
     <w:rsid w:val="00512515"/>
     <w:rsid w:val="00521715"/>
     <w:rsid w:val="00527912"/>
     <w:rsid w:val="00527DFC"/>
     <w:rsid w:val="00531643"/>
+    <w:rsid w:val="00532EC0"/>
     <w:rsid w:val="00544781"/>
     <w:rsid w:val="00544C7E"/>
     <w:rsid w:val="00545095"/>
     <w:rsid w:val="00547B12"/>
     <w:rsid w:val="005507A5"/>
     <w:rsid w:val="005535E8"/>
     <w:rsid w:val="00563E6B"/>
     <w:rsid w:val="0056403D"/>
     <w:rsid w:val="0056780F"/>
     <w:rsid w:val="00570583"/>
     <w:rsid w:val="005722D2"/>
     <w:rsid w:val="005727DD"/>
     <w:rsid w:val="00573610"/>
     <w:rsid w:val="00576B5A"/>
     <w:rsid w:val="00582F52"/>
     <w:rsid w:val="00584190"/>
     <w:rsid w:val="00585365"/>
     <w:rsid w:val="00586812"/>
     <w:rsid w:val="00587193"/>
     <w:rsid w:val="005909E0"/>
     <w:rsid w:val="0059168F"/>
     <w:rsid w:val="0059325F"/>
+    <w:rsid w:val="00597ED4"/>
     <w:rsid w:val="005A09B4"/>
     <w:rsid w:val="005A123D"/>
     <w:rsid w:val="005A334D"/>
     <w:rsid w:val="005A4B50"/>
     <w:rsid w:val="005A5A55"/>
     <w:rsid w:val="005B2B31"/>
     <w:rsid w:val="005B3357"/>
     <w:rsid w:val="005B6C77"/>
     <w:rsid w:val="005C0DF1"/>
     <w:rsid w:val="005C13A7"/>
     <w:rsid w:val="005D04D7"/>
     <w:rsid w:val="005D1584"/>
+    <w:rsid w:val="005D1760"/>
     <w:rsid w:val="005D441F"/>
     <w:rsid w:val="005D4B91"/>
     <w:rsid w:val="005D50B6"/>
     <w:rsid w:val="005D6105"/>
     <w:rsid w:val="005D6AA3"/>
     <w:rsid w:val="005E0431"/>
     <w:rsid w:val="005E0DCD"/>
     <w:rsid w:val="005E193F"/>
     <w:rsid w:val="005E431A"/>
     <w:rsid w:val="005E7D8B"/>
     <w:rsid w:val="005F3816"/>
     <w:rsid w:val="005F54C3"/>
     <w:rsid w:val="005F5670"/>
     <w:rsid w:val="006065AB"/>
     <w:rsid w:val="00611C89"/>
     <w:rsid w:val="006124F5"/>
     <w:rsid w:val="00620EB6"/>
     <w:rsid w:val="00622741"/>
     <w:rsid w:val="0062275F"/>
     <w:rsid w:val="00624E82"/>
     <w:rsid w:val="0062681B"/>
     <w:rsid w:val="0062766A"/>
     <w:rsid w:val="0063293D"/>
     <w:rsid w:val="006367A2"/>
     <w:rsid w:val="00637179"/>
@@ -10089,63 +10096,65 @@
     <w:rsid w:val="00744FB9"/>
     <w:rsid w:val="00750A28"/>
     <w:rsid w:val="00750E80"/>
     <w:rsid w:val="0075474E"/>
     <w:rsid w:val="00757C5E"/>
     <w:rsid w:val="0076229C"/>
     <w:rsid w:val="0076459C"/>
     <w:rsid w:val="007664C2"/>
     <w:rsid w:val="00766B9F"/>
     <w:rsid w:val="00770D81"/>
     <w:rsid w:val="007724C6"/>
     <w:rsid w:val="007730C0"/>
     <w:rsid w:val="00791D1A"/>
     <w:rsid w:val="00792ED1"/>
     <w:rsid w:val="00793116"/>
     <w:rsid w:val="00794C07"/>
     <w:rsid w:val="00794C91"/>
     <w:rsid w:val="00796C97"/>
     <w:rsid w:val="00796CC0"/>
     <w:rsid w:val="007A5A8E"/>
     <w:rsid w:val="007A5D8C"/>
     <w:rsid w:val="007B0AD8"/>
     <w:rsid w:val="007B1F68"/>
     <w:rsid w:val="007B2F96"/>
     <w:rsid w:val="007B5CF3"/>
+    <w:rsid w:val="007C703B"/>
     <w:rsid w:val="007C7ED0"/>
     <w:rsid w:val="007D16DC"/>
     <w:rsid w:val="007D678E"/>
     <w:rsid w:val="007E00B6"/>
     <w:rsid w:val="007E6DE7"/>
     <w:rsid w:val="007F04A9"/>
     <w:rsid w:val="007F094E"/>
     <w:rsid w:val="007F1B6E"/>
     <w:rsid w:val="007F686F"/>
     <w:rsid w:val="00806FF3"/>
     <w:rsid w:val="00812EE8"/>
     <w:rsid w:val="008149D2"/>
     <w:rsid w:val="00815D76"/>
+    <w:rsid w:val="0082467F"/>
     <w:rsid w:val="0082637C"/>
     <w:rsid w:val="0083159D"/>
     <w:rsid w:val="00833D7F"/>
     <w:rsid w:val="00835846"/>
     <w:rsid w:val="00844691"/>
     <w:rsid w:val="008461C7"/>
     <w:rsid w:val="00847FA8"/>
     <w:rsid w:val="00850921"/>
     <w:rsid w:val="008511C1"/>
     <w:rsid w:val="00851EE1"/>
     <w:rsid w:val="00852C30"/>
     <w:rsid w:val="008532B6"/>
     <w:rsid w:val="00855C47"/>
     <w:rsid w:val="008560F0"/>
     <w:rsid w:val="0086006E"/>
     <w:rsid w:val="00863ADE"/>
     <w:rsid w:val="0087034C"/>
     <w:rsid w:val="008708FE"/>
     <w:rsid w:val="00874BEE"/>
     <w:rsid w:val="00876E4C"/>
     <w:rsid w:val="00877879"/>
     <w:rsid w:val="00887BD5"/>
     <w:rsid w:val="00894A1B"/>
     <w:rsid w:val="00895CE5"/>
     <w:rsid w:val="00895ED8"/>
@@ -10154,115 +10163,118 @@
     <w:rsid w:val="008B2780"/>
     <w:rsid w:val="008B3C24"/>
     <w:rsid w:val="008B4C43"/>
     <w:rsid w:val="008B6F87"/>
     <w:rsid w:val="008B6FAD"/>
     <w:rsid w:val="008C0272"/>
     <w:rsid w:val="008C1EA3"/>
     <w:rsid w:val="008C5D07"/>
     <w:rsid w:val="008D0D44"/>
     <w:rsid w:val="008D1FCC"/>
     <w:rsid w:val="008D24B0"/>
     <w:rsid w:val="008D30DD"/>
     <w:rsid w:val="008E1082"/>
     <w:rsid w:val="008E152E"/>
     <w:rsid w:val="008E1EB4"/>
     <w:rsid w:val="008E1F74"/>
     <w:rsid w:val="008E52D9"/>
     <w:rsid w:val="008F0CB8"/>
     <w:rsid w:val="008F1069"/>
     <w:rsid w:val="008F6626"/>
     <w:rsid w:val="00900BC0"/>
     <w:rsid w:val="009136C0"/>
     <w:rsid w:val="00914EE9"/>
     <w:rsid w:val="00916104"/>
     <w:rsid w:val="0092053A"/>
+    <w:rsid w:val="009209A6"/>
     <w:rsid w:val="00920B78"/>
     <w:rsid w:val="00926170"/>
     <w:rsid w:val="009273C3"/>
     <w:rsid w:val="00930AC6"/>
     <w:rsid w:val="00932953"/>
     <w:rsid w:val="00937A98"/>
     <w:rsid w:val="00937C65"/>
     <w:rsid w:val="00937FEA"/>
     <w:rsid w:val="0094412F"/>
     <w:rsid w:val="00946833"/>
     <w:rsid w:val="00953B61"/>
     <w:rsid w:val="00960FA9"/>
     <w:rsid w:val="0096736E"/>
     <w:rsid w:val="009721C1"/>
     <w:rsid w:val="0097465E"/>
     <w:rsid w:val="00974CE1"/>
     <w:rsid w:val="00981E7F"/>
     <w:rsid w:val="00982265"/>
     <w:rsid w:val="00982856"/>
     <w:rsid w:val="0098611E"/>
     <w:rsid w:val="00986B21"/>
     <w:rsid w:val="00987338"/>
     <w:rsid w:val="009908D8"/>
     <w:rsid w:val="00991A0C"/>
     <w:rsid w:val="00993A2B"/>
+    <w:rsid w:val="0099565A"/>
     <w:rsid w:val="009A42D1"/>
     <w:rsid w:val="009B273B"/>
     <w:rsid w:val="009B2DDF"/>
     <w:rsid w:val="009B4292"/>
     <w:rsid w:val="009C4317"/>
     <w:rsid w:val="009D4056"/>
     <w:rsid w:val="009D497D"/>
     <w:rsid w:val="009D4C5E"/>
     <w:rsid w:val="009D6339"/>
     <w:rsid w:val="009E3350"/>
     <w:rsid w:val="009E453A"/>
     <w:rsid w:val="009E6620"/>
     <w:rsid w:val="009E79EB"/>
     <w:rsid w:val="009F1D54"/>
     <w:rsid w:val="009F37C4"/>
     <w:rsid w:val="009F4AA4"/>
     <w:rsid w:val="00A00218"/>
     <w:rsid w:val="00A012CB"/>
     <w:rsid w:val="00A06363"/>
     <w:rsid w:val="00A07C32"/>
     <w:rsid w:val="00A10F2A"/>
     <w:rsid w:val="00A113E7"/>
     <w:rsid w:val="00A122D7"/>
     <w:rsid w:val="00A13B10"/>
     <w:rsid w:val="00A21D7A"/>
     <w:rsid w:val="00A24CB1"/>
     <w:rsid w:val="00A251FF"/>
     <w:rsid w:val="00A32122"/>
     <w:rsid w:val="00A328A4"/>
     <w:rsid w:val="00A379D7"/>
     <w:rsid w:val="00A37A46"/>
     <w:rsid w:val="00A51634"/>
     <w:rsid w:val="00A51EAF"/>
     <w:rsid w:val="00A51F7A"/>
     <w:rsid w:val="00A535D1"/>
     <w:rsid w:val="00A54AFB"/>
     <w:rsid w:val="00A56CBC"/>
     <w:rsid w:val="00A57402"/>
     <w:rsid w:val="00A5793D"/>
     <w:rsid w:val="00A57FFC"/>
+    <w:rsid w:val="00A61FA4"/>
     <w:rsid w:val="00A65985"/>
     <w:rsid w:val="00A65E3E"/>
     <w:rsid w:val="00A70023"/>
     <w:rsid w:val="00A745B8"/>
     <w:rsid w:val="00A8007B"/>
     <w:rsid w:val="00A826A0"/>
     <w:rsid w:val="00A83C8C"/>
     <w:rsid w:val="00A90280"/>
     <w:rsid w:val="00A92B09"/>
     <w:rsid w:val="00A93295"/>
     <w:rsid w:val="00AA1DB3"/>
     <w:rsid w:val="00AA62CC"/>
     <w:rsid w:val="00AB123D"/>
     <w:rsid w:val="00AB2293"/>
     <w:rsid w:val="00AB4C4E"/>
     <w:rsid w:val="00AB7DFE"/>
     <w:rsid w:val="00AC1858"/>
     <w:rsid w:val="00AC7717"/>
     <w:rsid w:val="00AD13B1"/>
     <w:rsid w:val="00AD31AD"/>
     <w:rsid w:val="00AE2258"/>
     <w:rsid w:val="00AE2804"/>
     <w:rsid w:val="00AE6022"/>
     <w:rsid w:val="00AE62A2"/>
     <w:rsid w:val="00AE6EFC"/>
@@ -10318,50 +10330,51 @@
     <w:rsid w:val="00C013FC"/>
     <w:rsid w:val="00C0361B"/>
     <w:rsid w:val="00C06D49"/>
     <w:rsid w:val="00C07B7B"/>
     <w:rsid w:val="00C1080C"/>
     <w:rsid w:val="00C12405"/>
     <w:rsid w:val="00C129D3"/>
     <w:rsid w:val="00C129FB"/>
     <w:rsid w:val="00C1375C"/>
     <w:rsid w:val="00C15439"/>
     <w:rsid w:val="00C20AA6"/>
     <w:rsid w:val="00C20C46"/>
     <w:rsid w:val="00C219A0"/>
     <w:rsid w:val="00C24949"/>
     <w:rsid w:val="00C26665"/>
     <w:rsid w:val="00C34321"/>
     <w:rsid w:val="00C34F36"/>
     <w:rsid w:val="00C36C65"/>
     <w:rsid w:val="00C37980"/>
     <w:rsid w:val="00C451C8"/>
     <w:rsid w:val="00C452C4"/>
     <w:rsid w:val="00C46298"/>
     <w:rsid w:val="00C55024"/>
     <w:rsid w:val="00C60100"/>
     <w:rsid w:val="00C6169F"/>
+    <w:rsid w:val="00C62866"/>
     <w:rsid w:val="00C6345D"/>
     <w:rsid w:val="00C734ED"/>
     <w:rsid w:val="00C736E3"/>
     <w:rsid w:val="00C76F11"/>
     <w:rsid w:val="00C80159"/>
     <w:rsid w:val="00C81CA5"/>
     <w:rsid w:val="00C87961"/>
     <w:rsid w:val="00C87BD6"/>
     <w:rsid w:val="00C93CBC"/>
     <w:rsid w:val="00CA4C1A"/>
     <w:rsid w:val="00CA6081"/>
     <w:rsid w:val="00CB0823"/>
     <w:rsid w:val="00CB15DA"/>
     <w:rsid w:val="00CB1ADB"/>
     <w:rsid w:val="00CB1D46"/>
     <w:rsid w:val="00CB43E3"/>
     <w:rsid w:val="00CB4ABA"/>
     <w:rsid w:val="00CB4DC4"/>
     <w:rsid w:val="00CB5C2A"/>
     <w:rsid w:val="00CB65A0"/>
     <w:rsid w:val="00CB7897"/>
     <w:rsid w:val="00CC287C"/>
     <w:rsid w:val="00CC3648"/>
     <w:rsid w:val="00CC6C4B"/>
     <w:rsid w:val="00CC7C13"/>
@@ -10387,96 +10400,98 @@
     <w:rsid w:val="00D06AC6"/>
     <w:rsid w:val="00D131A7"/>
     <w:rsid w:val="00D135E1"/>
     <w:rsid w:val="00D14372"/>
     <w:rsid w:val="00D173E8"/>
     <w:rsid w:val="00D23BB6"/>
     <w:rsid w:val="00D242F7"/>
     <w:rsid w:val="00D26E1E"/>
     <w:rsid w:val="00D27AB0"/>
     <w:rsid w:val="00D27D03"/>
     <w:rsid w:val="00D35548"/>
     <w:rsid w:val="00D35599"/>
     <w:rsid w:val="00D36B3C"/>
     <w:rsid w:val="00D40E68"/>
     <w:rsid w:val="00D4171D"/>
     <w:rsid w:val="00D429FB"/>
     <w:rsid w:val="00D46044"/>
     <w:rsid w:val="00D47F6B"/>
     <w:rsid w:val="00D55668"/>
     <w:rsid w:val="00D558D5"/>
     <w:rsid w:val="00D659C0"/>
     <w:rsid w:val="00D66B3F"/>
     <w:rsid w:val="00D6798E"/>
     <w:rsid w:val="00D707A9"/>
     <w:rsid w:val="00D738AD"/>
+    <w:rsid w:val="00D75A9E"/>
     <w:rsid w:val="00D76250"/>
     <w:rsid w:val="00D77263"/>
     <w:rsid w:val="00D82222"/>
     <w:rsid w:val="00D853E3"/>
     <w:rsid w:val="00D86AA7"/>
     <w:rsid w:val="00D86C95"/>
     <w:rsid w:val="00D87013"/>
     <w:rsid w:val="00D92126"/>
     <w:rsid w:val="00DA0862"/>
     <w:rsid w:val="00DA0ED2"/>
     <w:rsid w:val="00DA2DE1"/>
     <w:rsid w:val="00DB09F1"/>
     <w:rsid w:val="00DB158D"/>
     <w:rsid w:val="00DB2C59"/>
     <w:rsid w:val="00DB4380"/>
     <w:rsid w:val="00DB47E2"/>
     <w:rsid w:val="00DB71B9"/>
     <w:rsid w:val="00DC07F3"/>
     <w:rsid w:val="00DC2A31"/>
     <w:rsid w:val="00DC39D1"/>
     <w:rsid w:val="00DC3AB5"/>
     <w:rsid w:val="00DC4835"/>
     <w:rsid w:val="00DD2CE3"/>
     <w:rsid w:val="00DD7DD5"/>
     <w:rsid w:val="00DE2781"/>
     <w:rsid w:val="00DE6C26"/>
     <w:rsid w:val="00DF216B"/>
     <w:rsid w:val="00DF25EF"/>
     <w:rsid w:val="00DF314B"/>
     <w:rsid w:val="00DF605C"/>
     <w:rsid w:val="00DF633E"/>
     <w:rsid w:val="00DF639C"/>
     <w:rsid w:val="00DF7DFA"/>
     <w:rsid w:val="00E01F02"/>
     <w:rsid w:val="00E12110"/>
     <w:rsid w:val="00E133B9"/>
     <w:rsid w:val="00E13731"/>
     <w:rsid w:val="00E13D1E"/>
     <w:rsid w:val="00E17A76"/>
     <w:rsid w:val="00E20C74"/>
     <w:rsid w:val="00E21F9A"/>
     <w:rsid w:val="00E234F7"/>
     <w:rsid w:val="00E236D3"/>
     <w:rsid w:val="00E24DF7"/>
     <w:rsid w:val="00E269B5"/>
     <w:rsid w:val="00E30F48"/>
+    <w:rsid w:val="00E31C11"/>
     <w:rsid w:val="00E332BA"/>
     <w:rsid w:val="00E35BFB"/>
     <w:rsid w:val="00E362B6"/>
     <w:rsid w:val="00E3701D"/>
     <w:rsid w:val="00E40EAF"/>
     <w:rsid w:val="00E40EC2"/>
     <w:rsid w:val="00E42E7D"/>
     <w:rsid w:val="00E43647"/>
     <w:rsid w:val="00E45296"/>
     <w:rsid w:val="00E4662E"/>
     <w:rsid w:val="00E46662"/>
     <w:rsid w:val="00E47906"/>
     <w:rsid w:val="00E53FF4"/>
     <w:rsid w:val="00E54AC3"/>
     <w:rsid w:val="00E55263"/>
     <w:rsid w:val="00E55678"/>
     <w:rsid w:val="00E55ED1"/>
     <w:rsid w:val="00E55EEE"/>
     <w:rsid w:val="00E57A67"/>
     <w:rsid w:val="00E60AFB"/>
     <w:rsid w:val="00E60B61"/>
     <w:rsid w:val="00E64BDC"/>
     <w:rsid w:val="00E67176"/>
     <w:rsid w:val="00E722E2"/>
     <w:rsid w:val="00E735BE"/>
@@ -10512,50 +10527,51 @@
     <w:rsid w:val="00F040D0"/>
     <w:rsid w:val="00F04887"/>
     <w:rsid w:val="00F063D8"/>
     <w:rsid w:val="00F07AB8"/>
     <w:rsid w:val="00F123AF"/>
     <w:rsid w:val="00F126D6"/>
     <w:rsid w:val="00F13CE9"/>
     <w:rsid w:val="00F1521F"/>
     <w:rsid w:val="00F207CB"/>
     <w:rsid w:val="00F255C0"/>
     <w:rsid w:val="00F27000"/>
     <w:rsid w:val="00F2775B"/>
     <w:rsid w:val="00F3228E"/>
     <w:rsid w:val="00F34DA4"/>
     <w:rsid w:val="00F34E81"/>
     <w:rsid w:val="00F377BF"/>
     <w:rsid w:val="00F41042"/>
     <w:rsid w:val="00F42A01"/>
     <w:rsid w:val="00F44637"/>
     <w:rsid w:val="00F45157"/>
     <w:rsid w:val="00F473CE"/>
     <w:rsid w:val="00F50E47"/>
     <w:rsid w:val="00F51DA6"/>
     <w:rsid w:val="00F54C26"/>
     <w:rsid w:val="00F56B33"/>
+    <w:rsid w:val="00F621B7"/>
     <w:rsid w:val="00F64CC8"/>
     <w:rsid w:val="00F6546A"/>
     <w:rsid w:val="00F66BF0"/>
     <w:rsid w:val="00F70064"/>
     <w:rsid w:val="00F70563"/>
     <w:rsid w:val="00F73EAB"/>
     <w:rsid w:val="00F8173A"/>
     <w:rsid w:val="00F85FB2"/>
     <w:rsid w:val="00F90988"/>
     <w:rsid w:val="00F916D5"/>
     <w:rsid w:val="00F97207"/>
     <w:rsid w:val="00FA2547"/>
     <w:rsid w:val="00FA294C"/>
     <w:rsid w:val="00FA54DC"/>
     <w:rsid w:val="00FA697E"/>
     <w:rsid w:val="00FB747B"/>
     <w:rsid w:val="00FC0589"/>
     <w:rsid w:val="00FC2A05"/>
     <w:rsid w:val="00FC7CA0"/>
     <w:rsid w:val="00FD0627"/>
     <w:rsid w:val="00FD0E1C"/>
     <w:rsid w:val="00FD2304"/>
     <w:rsid w:val="00FD72EA"/>
     <w:rsid w:val="00FE1AA3"/>
     <w:rsid w:val="00FE256E"/>
@@ -10576,51 +10592,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="377B123A"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B646598F-6131-4CDC-8BB0-677E7CB654CD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
@@ -11654,51 +11670,51 @@
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="uz-Cyrl-UZ" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="003B3B59"/>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:kern w:val="28"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:encoding w:val="windows-1252"/>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1080/14649360903414585" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caravelpress.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sustainability-journal.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caravelpress.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sustainability-journal.com/" TargetMode="External"/></Relationships>
 </file>
 
@@ -11962,73 +11978,73 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21175F5B-34DB-44EE-92ED-6684B9814BEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1292</Words>
-  <Characters>7368</Characters>
+  <Words>1314</Words>
+  <Characters>7494</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
+  <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Caravel Press Template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8643</CharactersWithSpaces>
+  <CharactersWithSpaces>8791</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Caravel Press Template</dc:title>
   <dc:subject/>
   <dc:creator>-</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>